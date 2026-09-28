--- v3 (2026-08-14)
+++ v4 (2026-09-28)
@@ -2565,51 +2565,51 @@
       <c r="G56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J56" s="1"/>
     </row>
     <row r="57" ht="93.75" customHeight="true">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J57" s="1"/>
     </row>
     <row r="58" ht="93.75" customHeight="true">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>12</v>
       </c>
@@ -2906,51 +2906,51 @@
     <row r="71" ht="93.75" customHeight="true">
       <c r="A71" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>175</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J71" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection password="A217" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="D732" sheet="true" scenarios="true" objects="true"/>
   <sortState ref="A115:H127">
     <sortCondition ref="G115:G127"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader><![CDATA[&C&"Tahoma,Fett"&10
 &12
 &11Bündler Landwirtschaft
 Coordinators agriculture &R&G]]></oddHeader>
     <oddFooter><![CDATA[&C&"Tahoma,Fett"&9ITW zugelassene Bündler
 ITW approved coordinators&R&"Tahoma,Standard"&9Status &K92D050•&K01+000 Freigabe
 Version 16.01.2012
 Seite &P von &N]]></oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">