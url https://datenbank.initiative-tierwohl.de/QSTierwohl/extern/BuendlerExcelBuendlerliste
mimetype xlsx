--- v0 (2026-03-06)
+++ v1 (2026-05-02)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20383"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A72C67-EB1B-4B1F-8DBD-F1AA3A5BE5DC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Bündler_Coordinators" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Bündler_Coordinators!$A$3:$H$75</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Bündler_Coordinators!$A$2:$XFD$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="171">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Adresse/ Address</t>
   </si>
   <si>
     <t>Ansprechpartner/ Contact person</t>
   </si>
   <si>
     <t>Liste ITW zugelassener Bündler / list of ITW approved coordinators</t>
   </si>
   <si>
     <t xml:space="preserve"> Bundesland/ Country</t>
   </si>
   <si>
     <t>Schwein/ Pig</t>
   </si>
   <si>
     <t>Geflügel/ Poultry</t>
   </si>
   <si>
     <t>Rind/ Cattle</t>
   </si>
   <si>
@@ -98,50 +98,57 @@
     <t>Italien</t>
   </si>
   <si>
     <t>Agricola Tre Valli Soc. Coop.</t>
   </si>
   <si>
     <t>Via Valpantena, 18/G
 37142 Quinto Valpantena (Verona)</t>
   </si>
   <si>
     <t xml:space="preserve">AM Agri - A. Meyer </t>
   </si>
   <si>
     <t xml:space="preserve">Jahnstr. 6
 21435 Stelle </t>
   </si>
   <si>
     <t>Polen</t>
   </si>
   <si>
     <t xml:space="preserve">AMI Spólka z ograniczona odpowiedzialnoscia sp.k. </t>
   </si>
   <si>
     <t>Stara Droga 1
 63-510 Mikstat</t>
+  </si>
+  <si>
+    <t>Animex Foods sp. z o.o. Branch in Suwalki</t>
+  </si>
+  <si>
+    <t>Wojska Polskiego 112A
+16-400 Suwalki</t>
   </si>
   <si>
     <t>ANW - Agrarmanagement Nord-West eG</t>
   </si>
   <si>
     <t>Industriestraße 10
 49681 Garrel</t>
   </si>
   <si>
     <t>ASB-Agrar-Service und Beratungs-GmbH ASB-GmbH</t>
   </si>
   <si>
     <t>Boschstraße 9
 49770 Herzlake</t>
   </si>
   <si>
     <t>Bäuerliche Erzeugergemeinschaft Schwäbisch Hall w.V.</t>
   </si>
   <si>
     <t>Haller Straße 20
 74549 Wolpertshausen</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
@@ -430,50 +437,56 @@
     <t>Plukon Agri Deutschland GmbH</t>
   </si>
   <si>
     <t>Ahlhorner Straße 98a
 49429 Visbek</t>
   </si>
   <si>
     <t>pro agro GmbH</t>
   </si>
   <si>
     <t>Gartenstraße 1-3
 14621 Schönwalde-Glien</t>
   </si>
   <si>
     <t>Frau Dagmar Niemczyk
 Tel: 033230207734
 Mobil: 01603117160
 E-Mail: niemczyk@proagro.de</t>
   </si>
   <si>
     <t>ProFarm GmbH</t>
   </si>
   <si>
     <t>Am Voßbach 1
 59320 Ennigerloh</t>
+  </si>
+  <si>
+    <t>Herr Bernd  Kollmer
+Tel: 01727133030
+Mobil: 017689997406
+E-Mail: quali@rvz-net.de</t>
   </si>
   <si>
     <t>Putenerzeugergemeinschaft (PEG) Stroot</t>
   </si>
   <si>
     <t>Hauptstraße 59
 49509 Recke</t>
   </si>
   <si>
     <t>QMA Qualitätsmanagement Agrar GmbH</t>
   </si>
   <si>
     <t>Zur Moorburg 5
 49637 Menslage</t>
   </si>
   <si>
     <t>Herr Reiner Ortland
 Tel: 05437-902180
 Fax: 05437-902179
 Mobil: 0174-9478049
 E-Mail: QMA@gmx.net</t>
   </si>
   <si>
     <t>QS - Freie Vereinigung Landwirtschaft und Handel Verwaltungs GmbH</t>
   </si>
@@ -1159,51 +1172,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J67"/>
+  <dimension ref="A1:J68"/>
   <sheetViews>
     <sheetView tabSelected="true" view="pageLayout" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="66" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="11.85546875"/>
     <col min="2" max="2" customWidth="true" width="17.7109375"/>
     <col min="3" max="3" customWidth="true" width="23.7109375"/>
     <col min="4" max="4" customWidth="true" width="23.5703125"/>
     <col min="5" max="5" customWidth="true" width="8.85546875"/>
     <col min="6" max="6" customWidth="true" width="8.5703125"/>
     <col min="7" max="7" customWidth="true" width="8.0"/>
     <col min="8" max="8" customWidth="true" width="2.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
@@ -1232,54 +1245,54 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" ht="93.75" customHeight="true">
       <c r="A3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J3" s="1"/>
     </row>
     <row r="4" ht="93.75" customHeight="true">
       <c r="A4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>12</v>
       </c>
@@ -1337,1341 +1350,1341 @@
       <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1"/>
     </row>
     <row r="8" ht="93.75" customHeight="true">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J8" s="1"/>
     </row>
     <row r="9" ht="93.75" customHeight="true">
       <c r="A9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J9" s="1"/>
     </row>
     <row r="10" ht="93.75" customHeight="true">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="1"/>
     </row>
     <row r="11" ht="93.75" customHeight="true">
       <c r="A11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="C11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="1"/>
     </row>
     <row r="12" ht="93.75" customHeight="true">
       <c r="A12" s="5" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J12" s="1"/>
     </row>
     <row r="13" ht="93.75" customHeight="true">
       <c r="A13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J13" s="1"/>
     </row>
     <row r="14" ht="93.75" customHeight="true">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="D14" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="1"/>
     </row>
     <row r="15" ht="93.75" customHeight="true">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J15" s="1"/>
     </row>
     <row r="16" ht="93.75" customHeight="true">
       <c r="A16" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J16" s="1"/>
     </row>
     <row r="17" ht="93.75" customHeight="true">
       <c r="A17" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="1"/>
     </row>
     <row r="18" ht="93.75" customHeight="true">
       <c r="A18" s="5" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="1"/>
     </row>
     <row r="19" ht="93.75" customHeight="true">
       <c r="A19" s="5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J19" s="1"/>
     </row>
     <row r="20" ht="93.75" customHeight="true">
       <c r="A20" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J20" s="1"/>
     </row>
     <row r="21" ht="93.75" customHeight="true">
       <c r="A21" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J21" s="1"/>
     </row>
     <row r="22" ht="93.75" customHeight="true">
       <c r="A22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J22" s="1"/>
     </row>
     <row r="23" ht="93.75" customHeight="true">
       <c r="A23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="D23" s="5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J23" s="1"/>
     </row>
     <row r="24" ht="93.75" customHeight="true">
       <c r="A24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J24" s="1"/>
     </row>
     <row r="25" ht="93.75" customHeight="true">
       <c r="A25" s="5" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>64</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J25" s="1"/>
     </row>
     <row r="26" ht="93.75" customHeight="true">
       <c r="A26" s="5" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J26" s="1"/>
     </row>
     <row r="27" ht="93.75" customHeight="true">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J27" s="1"/>
     </row>
     <row r="28" ht="93.75" customHeight="true">
       <c r="A28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="C28" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J28" s="1"/>
     </row>
     <row r="29" ht="93.75" customHeight="true">
       <c r="A29" s="5" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="B29" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="D29" s="5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="1"/>
     </row>
     <row r="30" ht="93.75" customHeight="true">
       <c r="A30" s="5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B30" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="D30" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J30" s="1"/>
     </row>
     <row r="31" ht="93.75" customHeight="true">
       <c r="A31" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J31" s="1"/>
     </row>
     <row r="32" ht="93.75" customHeight="true">
       <c r="A32" s="5" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="1"/>
     </row>
     <row r="33" ht="93.75" customHeight="true">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J33" s="1"/>
     </row>
     <row r="34" ht="93.75" customHeight="true">
       <c r="A34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J34" s="1"/>
     </row>
     <row r="35" ht="93.75" customHeight="true">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="D35" s="5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J35" s="1"/>
     </row>
     <row r="36" ht="93.75" customHeight="true">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="D36" s="5" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J36" s="1"/>
     </row>
     <row r="37" ht="93.75" customHeight="true">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J37" s="1"/>
     </row>
     <row r="38" ht="93.75" customHeight="true">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J38" s="1"/>
     </row>
     <row r="39" ht="93.75" customHeight="true">
       <c r="A39" s="5" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J39" s="1"/>
     </row>
     <row r="40" ht="93.75" customHeight="true">
       <c r="A40" s="5" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J40" s="1"/>
     </row>
     <row r="41" ht="93.75" customHeight="true">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J41" s="1"/>
     </row>
     <row r="42" ht="93.75" customHeight="true">
       <c r="A42" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="C42" s="5" t="s">
+      <c r="D42" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J42" s="1"/>
     </row>
     <row r="43" ht="93.75" customHeight="true">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J43" s="1"/>
     </row>
     <row r="44" ht="93.75" customHeight="true">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="D44" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G44" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J44" s="1"/>
     </row>
     <row r="45" ht="93.75" customHeight="true">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>114</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="1"/>
     </row>
     <row r="46" ht="93.75" customHeight="true">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J46" s="1"/>
     </row>
     <row r="47" ht="93.75" customHeight="true">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J47" s="1"/>
     </row>
     <row r="48" ht="93.75" customHeight="true">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J48" s="1"/>
     </row>
     <row r="49" ht="93.75" customHeight="true">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J49" s="1"/>
     </row>
     <row r="50" ht="93.75" customHeight="true">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J50" s="1"/>
     </row>
     <row r="51" ht="93.75" customHeight="true">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J51" s="1"/>
     </row>
     <row r="52" ht="93.75" customHeight="true">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J52" s="1"/>
     </row>
     <row r="53" ht="93.75" customHeight="true">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J53" s="1"/>
     </row>
     <row r="54" ht="93.75" customHeight="true">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J54" s="1"/>
     </row>
     <row r="55" ht="93.75" customHeight="true">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J55" s="1"/>
     </row>
     <row r="56" ht="93.75" customHeight="true">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J56" s="1"/>
     </row>
     <row r="57" ht="93.75" customHeight="true">
       <c r="A57" s="5" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J57" s="1"/>
     </row>
     <row r="58" ht="93.75" customHeight="true">
       <c r="A58" s="5" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J58" s="1"/>
     </row>
     <row r="59" ht="93.75" customHeight="true">
       <c r="A59" s="5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C59" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J59" s="1"/>
     </row>
     <row r="60" ht="93.75" customHeight="true">
       <c r="A60" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J60" s="1"/>
     </row>
     <row r="61" ht="93.75" customHeight="true">
       <c r="A61" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J61" s="1"/>
     </row>
     <row r="62" ht="93.75" customHeight="true">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>155</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>12</v>
       </c>
@@ -2690,137 +2703,161 @@
       <c r="D63" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J63" s="1"/>
     </row>
     <row r="64" ht="93.75" customHeight="true">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J64" s="1"/>
     </row>
     <row r="65" ht="93.75" customHeight="true">
       <c r="A65" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J65" s="1"/>
     </row>
     <row r="66" ht="93.75" customHeight="true">
       <c r="A66" s="5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J66" s="1"/>
     </row>
     <row r="67" ht="93.75" customHeight="true">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J67" s="1"/>
     </row>
+    <row r="68" ht="93.75" customHeight="true">
+      <c r="A68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J68" s="1"/>
+    </row>
   </sheetData>
-  <sheetProtection password="98DA" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="AF8D" sheet="true" scenarios="true" objects="true"/>
   <sortState ref="A115:H127">
     <sortCondition ref="G115:G127"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader><![CDATA[&C&"Tahoma,Fett"&10
 &12
 &11Bündler Landwirtschaft
 Coordinators agriculture &R&G]]></oddHeader>
     <oddFooter><![CDATA[&C&"Tahoma,Fett"&9ITW zugelassene Bündler
 ITW approved coordinators&R&"Tahoma,Standard"&9Status &K92D050•&K01+000 Freigabe
 Version 16.01.2012
 Seite &P von &N]]></oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">