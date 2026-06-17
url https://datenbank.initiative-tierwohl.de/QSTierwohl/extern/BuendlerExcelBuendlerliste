--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20383"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A72C67-EB1B-4B1F-8DBD-F1AA3A5BE5DC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Bündler_Coordinators" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Bündler_Coordinators!$A$3:$H$75</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Bündler_Coordinators!$A$2:$XFD$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="175">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Adresse/ Address</t>
   </si>
   <si>
     <t>Ansprechpartner/ Contact person</t>
   </si>
   <si>
     <t>Liste ITW zugelassener Bündler / list of ITW approved coordinators</t>
   </si>
   <si>
     <t xml:space="preserve"> Bundesland/ Country</t>
   </si>
   <si>
     <t>Schwein/ Pig</t>
   </si>
   <si>
     <t>Geflügel/ Poultry</t>
   </si>
   <si>
     <t>Rind/ Cattle</t>
   </si>
   <si>
@@ -83,58 +83,65 @@
   </si>
   <si>
     <t>AgrarBeratung Loburg</t>
   </si>
   <si>
     <t>Loburg 26
 48346  Ostbevern</t>
   </si>
   <si>
     <t>Herr Stephan Annegarn
 Tel: 02532-90437
 Mobil: 0173-7189306
 E-Mail: annegarn@agrarberatung-loburg.de</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Agricola Tre Valli Soc. Coop.</t>
   </si>
   <si>
     <t>Via Valpantena, 18/G
 37142 Quinto Valpantena (Verona)</t>
   </si>
   <si>
+    <t>Polen</t>
+  </si>
+  <si>
+    <t>AgroArt Artur Janiszewski</t>
+  </si>
+  <si>
+    <t>Zolwia Bloc 47m
+72-100 Goleniow</t>
+  </si>
+  <si>
     <t xml:space="preserve">AM Agri - A. Meyer </t>
   </si>
   <si>
     <t xml:space="preserve">Jahnstr. 6
 21435 Stelle </t>
-  </si>
-[...1 lines deleted...]
-    <t>Polen</t>
   </si>
   <si>
     <t xml:space="preserve">AMI Spólka z ograniczona odpowiedzialnoscia sp.k. </t>
   </si>
   <si>
     <t>Stara Droga 1
 63-510 Mikstat</t>
   </si>
   <si>
     <t>Animex Foods sp. z o.o. Branch in Suwalki</t>
   </si>
   <si>
     <t>Wojska Polskiego 112A
 16-400 Suwalki</t>
   </si>
   <si>
     <t>ANW - Agrarmanagement Nord-West eG</t>
   </si>
   <si>
     <t>Industriestraße 10
 49681 Garrel</t>
   </si>
   <si>
     <t>ASB-Agrar-Service und Beratungs-GmbH ASB-GmbH</t>
   </si>
@@ -177,50 +184,57 @@
     <t>Herr Michael Witsken
 Tel: 0591-14051315
 Mobil: 0170-4141592
 E-Mail: wobben@gz-lingen.de</t>
   </si>
   <si>
     <t>Beratungsring Meppen e.V.</t>
   </si>
   <si>
     <t>An der Feuerwache 14
 49716 Meppen</t>
   </si>
   <si>
     <t>Herr Frerk Steffens
 Tel: 05931-88160
 Fax: 05931-881616
 Mobil: 0175-4132067
 E-Mail: steffens@br-meppen.de</t>
   </si>
   <si>
     <t>BOMADEK Sp. z o.o.</t>
   </si>
   <si>
     <t>ul. Sloneczna 16
 66-132 Trzebiechów</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brand Qualitätsfleisch GmbH &amp; Co. KG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brandstraße 21 
+49393  Lohne </t>
   </si>
   <si>
     <t>Codex Sp. z o.o.</t>
   </si>
   <si>
     <t>Skwierzyńska 10
 66-435 Krzeszyce</t>
   </si>
   <si>
     <t>Ungarn</t>
   </si>
   <si>
     <t>Csa-Ba Lúdtenyésztö Kft.</t>
   </si>
   <si>
     <t>Tópart u. 56.
 6449 Mélykút</t>
   </si>
   <si>
     <t>Drobimex Sp. z o.o.</t>
   </si>
   <si>
     <t>ul. Kniewska 6
 70-846 Szczecin</t>
   </si>
@@ -1172,51 +1186,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J68"/>
+  <dimension ref="A1:J70"/>
   <sheetViews>
     <sheetView tabSelected="true" view="pageLayout" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="66" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="11.85546875"/>
     <col min="2" max="2" customWidth="true" width="17.7109375"/>
     <col min="3" max="3" customWidth="true" width="23.7109375"/>
     <col min="4" max="4" customWidth="true" width="23.5703125"/>
     <col min="5" max="5" customWidth="true" width="8.85546875"/>
     <col min="6" max="6" customWidth="true" width="8.5703125"/>
     <col min="7" max="7" customWidth="true" width="8.0"/>
     <col min="8" max="8" customWidth="true" width="2.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
@@ -1302,1562 +1316,1610 @@
       <c r="A5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="1"/>
     </row>
     <row r="6" ht="93.75" customHeight="true">
       <c r="A6" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="1"/>
     </row>
     <row r="7" ht="93.75" customHeight="true">
       <c r="A7" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="1"/>
     </row>
     <row r="8" ht="93.75" customHeight="true">
       <c r="A8" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="1"/>
     </row>
     <row r="9" ht="93.75" customHeight="true">
       <c r="A9" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J9" s="1"/>
     </row>
     <row r="10" ht="93.75" customHeight="true">
       <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1"/>
     </row>
     <row r="11" ht="93.75" customHeight="true">
       <c r="A11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="1"/>
     </row>
     <row r="12" ht="93.75" customHeight="true">
       <c r="A12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="C12" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="1"/>
     </row>
     <row r="13" ht="93.75" customHeight="true">
       <c r="A13" s="5" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J13" s="1"/>
     </row>
     <row r="14" ht="93.75" customHeight="true">
       <c r="A14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="1"/>
     </row>
     <row r="15" ht="93.75" customHeight="true">
       <c r="A15" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="D15" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J15" s="1"/>
     </row>
     <row r="16" ht="93.75" customHeight="true">
       <c r="A16" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="D16" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J16" s="1"/>
     </row>
     <row r="17" ht="93.75" customHeight="true">
       <c r="A17" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="1"/>
     </row>
     <row r="18" ht="93.75" customHeight="true">
       <c r="A18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="1"/>
     </row>
     <row r="19" ht="93.75" customHeight="true">
       <c r="A19" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="1"/>
     </row>
     <row r="20" ht="93.75" customHeight="true">
       <c r="A20" s="5" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J20" s="1"/>
     </row>
     <row r="21" ht="93.75" customHeight="true">
       <c r="A21" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J21" s="1"/>
     </row>
     <row r="22" ht="93.75" customHeight="true">
       <c r="A22" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J22" s="1"/>
     </row>
     <row r="23" ht="93.75" customHeight="true">
       <c r="A23" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J23" s="1"/>
     </row>
     <row r="24" ht="93.75" customHeight="true">
       <c r="A24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J24" s="1"/>
     </row>
     <row r="25" ht="93.75" customHeight="true">
       <c r="A25" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="D25" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J25" s="1"/>
     </row>
     <row r="26" ht="93.75" customHeight="true">
       <c r="A26" s="5" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J26" s="1"/>
     </row>
     <row r="27" ht="93.75" customHeight="true">
       <c r="A27" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J27" s="1"/>
     </row>
     <row r="28" ht="93.75" customHeight="true">
       <c r="A28" s="5" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J28" s="1"/>
     </row>
     <row r="29" ht="93.75" customHeight="true">
       <c r="A29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="5" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="1"/>
     </row>
     <row r="30" ht="93.75" customHeight="true">
       <c r="A30" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J30" s="1"/>
     </row>
     <row r="31" ht="93.75" customHeight="true">
       <c r="A31" s="5" t="s">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="B31" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J31" s="1"/>
     </row>
     <row r="32" ht="93.75" customHeight="true">
       <c r="A32" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="C32" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="1"/>
     </row>
     <row r="33" ht="93.75" customHeight="true">
       <c r="A33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J33" s="1"/>
     </row>
     <row r="34" ht="93.75" customHeight="true">
       <c r="A34" s="5" t="s">
-        <v>8</v>
+        <v>85</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J34" s="1"/>
     </row>
     <row r="35" ht="93.75" customHeight="true">
       <c r="A35" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J35" s="1"/>
     </row>
     <row r="36" ht="93.75" customHeight="true">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="5" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J36" s="1"/>
     </row>
     <row r="37" ht="93.75" customHeight="true">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J37" s="1"/>
     </row>
     <row r="38" ht="93.75" customHeight="true">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J38" s="1"/>
     </row>
     <row r="39" ht="93.75" customHeight="true">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J39" s="1"/>
     </row>
     <row r="40" ht="93.75" customHeight="true">
       <c r="A40" s="5" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="B40" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="D40" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J40" s="1"/>
     </row>
     <row r="41" ht="93.75" customHeight="true">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>104</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J41" s="1"/>
     </row>
     <row r="42" ht="93.75" customHeight="true">
       <c r="A42" s="5" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J42" s="1"/>
     </row>
     <row r="43" ht="93.75" customHeight="true">
       <c r="A43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J43" s="1"/>
     </row>
     <row r="44" ht="93.75" customHeight="true">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C44" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="D44" s="5" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J44" s="1"/>
     </row>
     <row r="45" ht="93.75" customHeight="true">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="C45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="5" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="1"/>
     </row>
     <row r="46" ht="93.75" customHeight="true">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="C46" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J46" s="1"/>
     </row>
     <row r="47" ht="93.75" customHeight="true">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J47" s="1"/>
     </row>
     <row r="48" ht="93.75" customHeight="true">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="C48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J48" s="1"/>
     </row>
     <row r="49" ht="93.75" customHeight="true">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="C49" s="5" t="s">
+      <c r="D49" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J49" s="1"/>
     </row>
     <row r="50" ht="93.75" customHeight="true">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J50" s="1"/>
     </row>
     <row r="51" ht="93.75" customHeight="true">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="C51" s="5" t="s">
+      <c r="D51" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J51" s="1"/>
     </row>
     <row r="52" ht="93.75" customHeight="true">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J52" s="1"/>
     </row>
     <row r="53" ht="93.75" customHeight="true">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J53" s="1"/>
     </row>
     <row r="54" ht="93.75" customHeight="true">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J54" s="1"/>
     </row>
     <row r="55" ht="93.75" customHeight="true">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J55" s="1"/>
     </row>
     <row r="56" ht="93.75" customHeight="true">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="5" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J56" s="1"/>
     </row>
     <row r="57" ht="93.75" customHeight="true">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C57" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J57" s="1"/>
     </row>
     <row r="58" ht="93.75" customHeight="true">
       <c r="A58" s="5" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B58" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J58" s="1"/>
     </row>
     <row r="59" ht="93.75" customHeight="true">
       <c r="A59" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B59" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G59" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J59" s="1"/>
     </row>
     <row r="60" ht="93.75" customHeight="true">
       <c r="A60" s="5" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J60" s="1"/>
     </row>
     <row r="61" ht="93.75" customHeight="true">
       <c r="A61" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B61" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="C61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J61" s="1"/>
     </row>
     <row r="62" ht="93.75" customHeight="true">
       <c r="A62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C62" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="C62" s="5" t="s">
+      <c r="D62" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J62" s="1"/>
     </row>
     <row r="63" ht="93.75" customHeight="true">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="C63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="5" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J63" s="1"/>
     </row>
     <row r="64" ht="93.75" customHeight="true">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J64" s="1"/>
     </row>
     <row r="65" ht="93.75" customHeight="true">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="C65" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J65" s="1"/>
     </row>
     <row r="66" ht="93.75" customHeight="true">
       <c r="A66" s="5" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B66" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="D66" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J66" s="1"/>
     </row>
     <row r="67" ht="93.75" customHeight="true">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>167</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J67" s="1"/>
     </row>
     <row r="68" ht="93.75" customHeight="true">
       <c r="A68" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J68" s="1"/>
     </row>
+    <row r="69" ht="93.75" customHeight="true">
+      <c r="A69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J69" s="1"/>
+    </row>
+    <row r="70" ht="93.75" customHeight="true">
+      <c r="A70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J70" s="1"/>
+    </row>
   </sheetData>
-  <sheetProtection password="AF8D" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="9446" sheet="true" scenarios="true" objects="true"/>
   <sortState ref="A115:H127">
     <sortCondition ref="G115:G127"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader><![CDATA[&C&"Tahoma,Fett"&10
 &12
 &11Bündler Landwirtschaft
 Coordinators agriculture &R&G]]></oddHeader>
     <oddFooter><![CDATA[&C&"Tahoma,Fett"&9ITW zugelassene Bündler
 ITW approved coordinators&R&"Tahoma,Standard"&9Status &K92D050•&K01+000 Freigabe
 Version 16.01.2012
 Seite &P von &N]]></oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">