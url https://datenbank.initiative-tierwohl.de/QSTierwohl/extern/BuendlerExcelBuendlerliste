--- v2 (2026-06-17)
+++ v3 (2026-08-14)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20383"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61A72C67-EB1B-4B1F-8DBD-F1AA3A5BE5DC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Bündler_Coordinators" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Bündler_Coordinators!$A$3:$H$75</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Bündler_Coordinators!$A$2:$XFD$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="177">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Adresse/ Address</t>
   </si>
   <si>
     <t>Ansprechpartner/ Contact person</t>
   </si>
   <si>
     <t>Liste ITW zugelassener Bündler / list of ITW approved coordinators</t>
   </si>
   <si>
     <t xml:space="preserve"> Bundesland/ Country</t>
   </si>
   <si>
     <t>Schwein/ Pig</t>
   </si>
   <si>
     <t>Geflügel/ Poultry</t>
   </si>
   <si>
     <t>Rind/ Cattle</t>
   </si>
   <si>
@@ -290,50 +290,57 @@
   <si>
     <t>Heijs Groep Pluimveeverwerking</t>
   </si>
   <si>
     <t>Mulderspark 23
 9351 NR Leek</t>
   </si>
   <si>
     <t>Heinrich Borgmeier GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>Schöninger Straße 33
 33129 Delbrück - Schöning</t>
   </si>
   <si>
     <t>Hessen AgrarMarketing GmbH</t>
   </si>
   <si>
     <t>Taunusstraße 151
 61381 Friedrichsdorf/Ts.</t>
   </si>
   <si>
     <t>Frau Denise Stein
 Tel: 06172 7106 133
 E-Mail: hessenagrarmarketing@agrinet.de</t>
+  </si>
+  <si>
+    <t>Hijdeporc BV</t>
+  </si>
+  <si>
+    <t>Misterstraat 40
+7126CE Bredevoort</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Hubers Landhendl GmbH</t>
   </si>
   <si>
     <t>Hauptstraße 80
 5223 Pfaffstätt</t>
   </si>
   <si>
     <t>Herr Peter  Kaiser
 Tel: +4366488149862
 E-Mail: p.kaiser@huberslandhendl.at</t>
   </si>
   <si>
     <t>INDROL SP.zo.o.sp.k.</t>
   </si>
   <si>
     <t>ul. Towarowa 4
 62-065 Grodzisk Wielkopolski</t>
   </si>
   <si>
     <t>URL: www.indrol.pl</t>
@@ -1186,51 +1193,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/><Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/><Relationship Id="rId3" Target="../drawings/vmlDrawing1.vml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J70"/>
+  <dimension ref="A1:J71"/>
   <sheetViews>
     <sheetView tabSelected="true" view="pageLayout" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="66" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" customWidth="true" width="11.85546875"/>
     <col min="2" max="2" customWidth="true" width="17.7109375"/>
     <col min="3" max="3" customWidth="true" width="23.7109375"/>
     <col min="4" max="4" customWidth="true" width="23.5703125"/>
     <col min="5" max="5" customWidth="true" width="8.85546875"/>
     <col min="6" max="6" customWidth="true" width="8.5703125"/>
     <col min="7" max="7" customWidth="true" width="8.0"/>
     <col min="8" max="8" customWidth="true" width="2.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
@@ -1331,51 +1338,51 @@
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="1"/>
     </row>
     <row r="6" ht="93.75" customHeight="true">
       <c r="A6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="1"/>
     </row>
     <row r="7" ht="93.75" customHeight="true">
       <c r="A7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
@@ -1616,51 +1623,51 @@
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="1"/>
     </row>
     <row r="18" ht="93.75" customHeight="true">
       <c r="A18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="1"/>
     </row>
     <row r="19" ht="93.75" customHeight="true">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
@@ -1916,1010 +1923,1034 @@
       <c r="A30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J30" s="1"/>
     </row>
     <row r="31" ht="93.75" customHeight="true">
       <c r="A31" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="5" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="1"/>
     </row>
     <row r="32" ht="93.75" customHeight="true">
       <c r="A32" s="5" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="B32" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="1"/>
     </row>
     <row r="33" ht="93.75" customHeight="true">
       <c r="A33" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B33" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="D33" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J33" s="1"/>
     </row>
     <row r="34" ht="93.75" customHeight="true">
       <c r="A34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="C34" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G34" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J34" s="1"/>
     </row>
     <row r="35" ht="93.75" customHeight="true">
       <c r="A35" s="5" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J35" s="1"/>
     </row>
     <row r="36" ht="93.75" customHeight="true">
       <c r="A36" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G36" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J36" s="1"/>
     </row>
     <row r="37" ht="93.75" customHeight="true">
       <c r="A37" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J37" s="1"/>
     </row>
     <row r="38" ht="93.75" customHeight="true">
       <c r="A38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="D38" s="5" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J38" s="1"/>
     </row>
     <row r="39" ht="93.75" customHeight="true">
       <c r="A39" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="D39" s="5" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J39" s="1"/>
     </row>
     <row r="40" ht="93.75" customHeight="true">
       <c r="A40" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J40" s="1"/>
     </row>
     <row r="41" ht="93.75" customHeight="true">
       <c r="A41" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="C41" s="5" t="s">
+      <c r="D41" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J41" s="1"/>
     </row>
     <row r="42" ht="93.75" customHeight="true">
       <c r="A42" s="5" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J42" s="1"/>
     </row>
     <row r="43" ht="93.75" customHeight="true">
       <c r="A43" s="5" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J43" s="1"/>
     </row>
     <row r="44" ht="93.75" customHeight="true">
       <c r="A44" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J44" s="1"/>
     </row>
     <row r="45" ht="93.75" customHeight="true">
       <c r="A45" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="C45" s="5" t="s">
+      <c r="D45" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G45" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J45" s="1"/>
     </row>
     <row r="46" ht="93.75" customHeight="true">
       <c r="A46" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>114</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>115</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J46" s="1"/>
     </row>
     <row r="47" ht="93.75" customHeight="true">
       <c r="A47" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="C47" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="D47" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J47" s="1"/>
     </row>
     <row r="48" ht="93.75" customHeight="true">
       <c r="A48" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C48" s="5" t="s">
+      <c r="D48" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="1"/>
     </row>
     <row r="49" ht="93.75" customHeight="true">
       <c r="A49" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>123</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J49" s="1"/>
     </row>
     <row r="50" ht="93.75" customHeight="true">
       <c r="A50" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="C50" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="C50" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J50" s="1"/>
     </row>
     <row r="51" ht="93.75" customHeight="true">
       <c r="A51" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>128</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J51" s="1"/>
     </row>
     <row r="52" ht="93.75" customHeight="true">
       <c r="A52" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="D52" s="5" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J52" s="1"/>
     </row>
     <row r="53" ht="93.75" customHeight="true">
       <c r="A53" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J53" s="1"/>
     </row>
     <row r="54" ht="93.75" customHeight="true">
       <c r="A54" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J54" s="1"/>
     </row>
     <row r="55" ht="93.75" customHeight="true">
       <c r="A55" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>137</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J55" s="1"/>
     </row>
     <row r="56" ht="93.75" customHeight="true">
       <c r="A56" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J56" s="1"/>
     </row>
     <row r="57" ht="93.75" customHeight="true">
       <c r="A57" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J57" s="1"/>
     </row>
     <row r="58" ht="93.75" customHeight="true">
       <c r="A58" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="C58" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="D58" s="5" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J58" s="1"/>
     </row>
     <row r="59" ht="93.75" customHeight="true">
       <c r="A59" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="C59" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D59" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J59" s="1"/>
     </row>
     <row r="60" ht="93.75" customHeight="true">
       <c r="A60" s="5" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="B60" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="C60" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="C60" s="5" t="s">
+      <c r="D60" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J60" s="1"/>
     </row>
     <row r="61" ht="93.75" customHeight="true">
       <c r="A61" s="5" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>152</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G61" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J61" s="1"/>
     </row>
     <row r="62" ht="93.75" customHeight="true">
       <c r="A62" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J62" s="1"/>
     </row>
     <row r="63" ht="93.75" customHeight="true">
       <c r="A63" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C63" s="5" t="s">
+      <c r="D63" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J63" s="1"/>
     </row>
     <row r="64" ht="93.75" customHeight="true">
       <c r="A64" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J64" s="1"/>
     </row>
     <row r="65" ht="93.75" customHeight="true">
       <c r="A65" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="D65" s="5" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J65" s="1"/>
     </row>
     <row r="66" ht="93.75" customHeight="true">
       <c r="A66" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="D66" s="5" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>12</v>
       </c>
       <c r="J66" s="1"/>
     </row>
     <row r="67" ht="93.75" customHeight="true">
       <c r="A67" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="C67" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="C67" s="5" t="s">
+      <c r="D67" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J67" s="1"/>
     </row>
     <row r="68" ht="93.75" customHeight="true">
       <c r="A68" s="5" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J68" s="1"/>
     </row>
     <row r="69" ht="93.75" customHeight="true">
       <c r="A69" s="5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J69" s="1"/>
     </row>
     <row r="70" ht="93.75" customHeight="true">
       <c r="A70" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="J70" s="1"/>
     </row>
+    <row r="71" ht="93.75" customHeight="true">
+      <c r="A71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J71" s="1"/>
+    </row>
   </sheetData>
-  <sheetProtection password="9446" sheet="true" scenarios="true" objects="true"/>
+  <sheetProtection password="A217" sheet="true" scenarios="true" objects="true"/>
   <sortState ref="A115:H127">
     <sortCondition ref="G115:G127"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader><![CDATA[&C&"Tahoma,Fett"&10
 &12
 &11Bündler Landwirtschaft
 Coordinators agriculture &R&G]]></oddHeader>
     <oddFooter><![CDATA[&C&"Tahoma,Fett"&9ITW zugelassene Bündler
 ITW approved coordinators&R&"Tahoma,Standard"&9Status &K92D050•&K01+000 Freigabe
 Version 16.01.2012
 Seite &P von &N]]></oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">